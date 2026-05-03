--- v0 (2025-10-30)
+++ v1 (2026-05-03)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="2268"/>
@@ -1865,538 +1869,613 @@
           <w:p w14:paraId="3BBE4446" w14:textId="621DC1DB" w:rsidR="0036424A" w:rsidRPr="00926459" w:rsidRDefault="00C66205" w:rsidP="000542B3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00926459">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>擔</w:t>
             </w:r>
             <w:r w:rsidR="00322D35" w:rsidRPr="00926459">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>任常務監察人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036424A" w:rsidRPr="00DB6AF5" w14:paraId="2C5F14EA" w14:textId="77777777" w:rsidTr="00325C08">
+      <w:tr w:rsidR="0036424A" w:rsidRPr="00DB6AF5" w14:paraId="1F7F2F76" w14:textId="77777777" w:rsidTr="00B00237">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07ED7267" w14:textId="77777777" w:rsidR="0036424A" w:rsidRPr="008F3C81" w:rsidRDefault="0036424A" w:rsidP="0036424A">
+          </w:tcPr>
+          <w:p w14:paraId="56B22F72" w14:textId="77777777" w:rsidR="0036424A" w:rsidRPr="008F3C81" w:rsidRDefault="0036424A" w:rsidP="0036424A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3C81">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>監察人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3B4A9702" w14:textId="3D664634" w:rsidR="0036424A" w:rsidRPr="008F3C81" w:rsidRDefault="00225685" w:rsidP="0036424A">
+          </w:tcPr>
+          <w:p w14:paraId="0CD30B79" w14:textId="583A77FB" w:rsidR="0036424A" w:rsidRPr="008F3C81" w:rsidRDefault="00225685" w:rsidP="0036424A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:ind w:firstLineChars="87" w:firstLine="313"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="36"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB6AF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="36"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-              <w:t>教育部會計處</w:t>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>國立</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F3C81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>中央大學</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
-[...3 lines deleted...]
-              <w:t>黃美嘉專門委員</w:t>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>蕭述三</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F3C81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37900D68" w14:textId="77777777" w:rsidR="0036424A" w:rsidRPr="005270EF" w:rsidRDefault="0036424A" w:rsidP="0036424A">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="176BD961" w14:textId="3C3DCAF0" w:rsidR="00225685" w:rsidRPr="00872B1E" w:rsidRDefault="00A37FD6" w:rsidP="00B00237">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>任期</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00225685">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>114.03.19~115.02.21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036424A" w:rsidRPr="00DB6AF5" w14:paraId="1F7F2F76" w14:textId="77777777" w:rsidTr="00325C08">
+      <w:tr w:rsidR="00314FFD" w:rsidRPr="00DB6AF5" w14:paraId="2B917575" w14:textId="77777777" w:rsidTr="00B24535">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56B22F72" w14:textId="77777777" w:rsidR="0036424A" w:rsidRPr="008F3C81" w:rsidRDefault="0036424A" w:rsidP="0036424A">
+          <w:p w14:paraId="276AB074" w14:textId="77777777" w:rsidR="00314FFD" w:rsidRPr="008F3C81" w:rsidRDefault="00314FFD" w:rsidP="00314FFD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3C81">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>監察人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD30B79" w14:textId="583A77FB" w:rsidR="0036424A" w:rsidRPr="008F3C81" w:rsidRDefault="00225685" w:rsidP="0036424A">
+          <w:p w14:paraId="43001BDF" w14:textId="4737FC0E" w:rsidR="00314FFD" w:rsidRPr="008F3C81" w:rsidRDefault="00314FFD" w:rsidP="00314FFD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
               <w:ind w:firstLineChars="87" w:firstLine="313"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F3C81">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>教育部會計處</w:t>
+            </w:r>
+            <w:r w:rsidR="00C413DD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>陳姿蓉</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>專門委員</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763A09A8" w14:textId="22562053" w:rsidR="00314FFD" w:rsidRPr="005270EF" w:rsidRDefault="00314FFD" w:rsidP="00B24535">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="36"/>
-[...47 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>任期</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00225685">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>114.03.19~115.02.21</w:t>
+              <w:t>114.12.11~115.02.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D4C97CF" w14:textId="77777777" w:rsidR="007C2F4C" w:rsidRPr="00085F79" w:rsidRDefault="007C2F4C" w:rsidP="00F94829">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C2F4C" w:rsidRPr="00085F79" w:rsidSect="00596CFA">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="849" w:bottom="1418" w:left="993" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4937261B" w14:textId="77777777" w:rsidR="004A0F7A" w:rsidRDefault="004A0F7A" w:rsidP="002E1D74">
+    <w:p w14:paraId="75841544" w14:textId="77777777" w:rsidR="00FC0F11" w:rsidRDefault="00FC0F11" w:rsidP="002E1D74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F59DC35" w14:textId="77777777" w:rsidR="004A0F7A" w:rsidRDefault="004A0F7A" w:rsidP="002E1D74">
+    <w:p w14:paraId="55C6907A" w14:textId="77777777" w:rsidR="00FC0F11" w:rsidRDefault="00FC0F11" w:rsidP="002E1D74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43FCE562" w14:textId="77777777" w:rsidR="00023B0C" w:rsidRDefault="00023B0C">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="955758671"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="480C6265" w14:textId="77777777" w:rsidR="00010CEC" w:rsidRDefault="00010CEC">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000B64A1" w:rsidRPr="000B64A1">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1E278D51" w14:textId="77777777" w:rsidR="00010CEC" w:rsidRDefault="00010CEC">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="15091C7E" w14:textId="77777777" w:rsidR="00023B0C" w:rsidRDefault="00023B0C">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C3FEA82" w14:textId="77777777" w:rsidR="004A0F7A" w:rsidRDefault="004A0F7A" w:rsidP="002E1D74">
+    <w:p w14:paraId="39D7B8A2" w14:textId="77777777" w:rsidR="00FC0F11" w:rsidRDefault="00FC0F11" w:rsidP="002E1D74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7814C50F" w14:textId="77777777" w:rsidR="004A0F7A" w:rsidRDefault="004A0F7A" w:rsidP="002E1D74">
+    <w:p w14:paraId="6C6834D4" w14:textId="77777777" w:rsidR="00FC0F11" w:rsidRDefault="00FC0F11" w:rsidP="002E1D74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="142E36A5" w14:textId="330AE345" w:rsidR="00F0583F" w:rsidRPr="008F2912" w:rsidRDefault="00F0583F" w:rsidP="00F0583F">
+  <w:p w14:paraId="2EEC1332" w14:textId="77777777" w:rsidR="00023B0C" w:rsidRDefault="00023B0C">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="142E36A5" w14:textId="6448C2D9" w:rsidR="00F0583F" w:rsidRPr="008F2912" w:rsidRDefault="00F0583F" w:rsidP="00F0583F">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008F2912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>更新日期：</w:t>
     </w:r>
     <w:r w:rsidR="00EA28E9" w:rsidRPr="008F2912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r w:rsidR="007D1241" w:rsidRPr="008F2912">
+    <w:r w:rsidR="00876E00">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="008F2912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r w:rsidR="00225685" w:rsidRPr="008F2912">
+    <w:r w:rsidR="00023B0C">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>05</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="008F2912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>月</w:t>
     </w:r>
-    <w:r w:rsidR="00225685" w:rsidRPr="008F2912">
+    <w:r w:rsidR="00023B0C">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>02</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="008F2912">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>日</w:t>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79AE2E65" w14:textId="77777777" w:rsidR="00023B0C" w:rsidRDefault="00023B0C">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC6850"/>
     <w:rsid w:val="00010CEC"/>
     <w:rsid w:val="00023835"/>
+    <w:rsid w:val="00023B0C"/>
     <w:rsid w:val="000542B3"/>
     <w:rsid w:val="00074EB6"/>
     <w:rsid w:val="00085F79"/>
     <w:rsid w:val="000B64A1"/>
     <w:rsid w:val="000B7FF8"/>
     <w:rsid w:val="000E5421"/>
     <w:rsid w:val="000E58F4"/>
     <w:rsid w:val="00102B44"/>
     <w:rsid w:val="0011094F"/>
     <w:rsid w:val="00110B5F"/>
     <w:rsid w:val="001326E9"/>
     <w:rsid w:val="0015506C"/>
     <w:rsid w:val="00167546"/>
     <w:rsid w:val="00181836"/>
     <w:rsid w:val="00184241"/>
     <w:rsid w:val="001C4904"/>
     <w:rsid w:val="001D1B8B"/>
     <w:rsid w:val="001F0311"/>
     <w:rsid w:val="001F7DB3"/>
     <w:rsid w:val="00203AFE"/>
     <w:rsid w:val="00213E0C"/>
     <w:rsid w:val="00225685"/>
     <w:rsid w:val="00233D11"/>
     <w:rsid w:val="00237186"/>
     <w:rsid w:val="002474FB"/>
     <w:rsid w:val="00253674"/>
     <w:rsid w:val="002B23BF"/>
     <w:rsid w:val="002B6B81"/>
     <w:rsid w:val="002C2661"/>
     <w:rsid w:val="002D26D8"/>
     <w:rsid w:val="002E1D74"/>
     <w:rsid w:val="002E2B29"/>
     <w:rsid w:val="002E7508"/>
+    <w:rsid w:val="00314FFD"/>
     <w:rsid w:val="00322D35"/>
     <w:rsid w:val="003250A4"/>
     <w:rsid w:val="00325C08"/>
     <w:rsid w:val="00354FAE"/>
     <w:rsid w:val="00357737"/>
     <w:rsid w:val="0036424A"/>
     <w:rsid w:val="0039553B"/>
     <w:rsid w:val="003A3735"/>
     <w:rsid w:val="003C7086"/>
     <w:rsid w:val="00402732"/>
     <w:rsid w:val="00407FD8"/>
     <w:rsid w:val="00416D4D"/>
     <w:rsid w:val="004376B5"/>
     <w:rsid w:val="0047137E"/>
     <w:rsid w:val="004A0F7A"/>
     <w:rsid w:val="004B79FC"/>
     <w:rsid w:val="004B7C0F"/>
     <w:rsid w:val="004F5E68"/>
     <w:rsid w:val="00520905"/>
     <w:rsid w:val="005373E5"/>
     <w:rsid w:val="005765B7"/>
     <w:rsid w:val="00596CFA"/>
     <w:rsid w:val="005A6554"/>
     <w:rsid w:val="005C434F"/>
     <w:rsid w:val="005D0860"/>
@@ -2405,126 +2484,133 @@
     <w:rsid w:val="00642A32"/>
     <w:rsid w:val="00660268"/>
     <w:rsid w:val="006745EB"/>
     <w:rsid w:val="00677BEB"/>
     <w:rsid w:val="006831B6"/>
     <w:rsid w:val="0069208B"/>
     <w:rsid w:val="006A553B"/>
     <w:rsid w:val="006F3319"/>
     <w:rsid w:val="00711AA1"/>
     <w:rsid w:val="00745159"/>
     <w:rsid w:val="00764435"/>
     <w:rsid w:val="007779E0"/>
     <w:rsid w:val="007C2F4C"/>
     <w:rsid w:val="007D1241"/>
     <w:rsid w:val="007D4870"/>
     <w:rsid w:val="007D5CD0"/>
     <w:rsid w:val="007E2A1E"/>
     <w:rsid w:val="007F3A44"/>
     <w:rsid w:val="007F714B"/>
     <w:rsid w:val="0080458F"/>
     <w:rsid w:val="008071E5"/>
     <w:rsid w:val="0081238E"/>
     <w:rsid w:val="00824778"/>
     <w:rsid w:val="00860501"/>
     <w:rsid w:val="00872B1E"/>
+    <w:rsid w:val="00876E00"/>
     <w:rsid w:val="008917A5"/>
     <w:rsid w:val="008A1E18"/>
     <w:rsid w:val="008A3A6E"/>
     <w:rsid w:val="008F2912"/>
     <w:rsid w:val="008F3C81"/>
     <w:rsid w:val="00926459"/>
     <w:rsid w:val="009264B8"/>
     <w:rsid w:val="00937BDE"/>
     <w:rsid w:val="0097096F"/>
     <w:rsid w:val="00970E80"/>
     <w:rsid w:val="009C1A04"/>
     <w:rsid w:val="009E5B9D"/>
     <w:rsid w:val="009E72AF"/>
     <w:rsid w:val="00A0189D"/>
     <w:rsid w:val="00A07971"/>
     <w:rsid w:val="00A34C20"/>
     <w:rsid w:val="00A35ECF"/>
     <w:rsid w:val="00A37FD6"/>
     <w:rsid w:val="00A67EAB"/>
     <w:rsid w:val="00AA7956"/>
     <w:rsid w:val="00AD7457"/>
     <w:rsid w:val="00AF2C83"/>
+    <w:rsid w:val="00B00237"/>
     <w:rsid w:val="00B1779B"/>
+    <w:rsid w:val="00B24535"/>
     <w:rsid w:val="00B26533"/>
     <w:rsid w:val="00B2756D"/>
     <w:rsid w:val="00B5245E"/>
     <w:rsid w:val="00B5309F"/>
     <w:rsid w:val="00B750F7"/>
     <w:rsid w:val="00B75D81"/>
     <w:rsid w:val="00B92FC4"/>
     <w:rsid w:val="00B9728B"/>
     <w:rsid w:val="00BC0A98"/>
     <w:rsid w:val="00BD2BD5"/>
     <w:rsid w:val="00BE7F9A"/>
     <w:rsid w:val="00BF35F4"/>
     <w:rsid w:val="00C21822"/>
     <w:rsid w:val="00C3299A"/>
+    <w:rsid w:val="00C413DD"/>
     <w:rsid w:val="00C63F1F"/>
     <w:rsid w:val="00C66205"/>
     <w:rsid w:val="00C71363"/>
     <w:rsid w:val="00C7732E"/>
     <w:rsid w:val="00CC3C63"/>
+    <w:rsid w:val="00CE595E"/>
     <w:rsid w:val="00D0310B"/>
     <w:rsid w:val="00D145C4"/>
     <w:rsid w:val="00D1518E"/>
     <w:rsid w:val="00D165E3"/>
     <w:rsid w:val="00D52CAC"/>
+    <w:rsid w:val="00D60A96"/>
     <w:rsid w:val="00D70DA2"/>
     <w:rsid w:val="00D931F9"/>
     <w:rsid w:val="00DA2635"/>
     <w:rsid w:val="00DA463D"/>
     <w:rsid w:val="00DB6AF5"/>
     <w:rsid w:val="00DC1326"/>
     <w:rsid w:val="00DC164F"/>
     <w:rsid w:val="00DC6850"/>
     <w:rsid w:val="00DE41C8"/>
     <w:rsid w:val="00DF5F52"/>
     <w:rsid w:val="00E62576"/>
     <w:rsid w:val="00E635A3"/>
     <w:rsid w:val="00E96745"/>
     <w:rsid w:val="00EA28E9"/>
     <w:rsid w:val="00EA3F81"/>
     <w:rsid w:val="00ED070C"/>
     <w:rsid w:val="00EE317E"/>
     <w:rsid w:val="00F0583F"/>
     <w:rsid w:val="00F1244C"/>
     <w:rsid w:val="00F23808"/>
     <w:rsid w:val="00F54013"/>
     <w:rsid w:val="00F54D58"/>
     <w:rsid w:val="00F566A0"/>
     <w:rsid w:val="00F73DAB"/>
     <w:rsid w:val="00F8017E"/>
     <w:rsid w:val="00F94829"/>
     <w:rsid w:val="00FA15A2"/>
     <w:rsid w:val="00FA30B5"/>
     <w:rsid w:val="00FA30B9"/>
+    <w:rsid w:val="00FC0F11"/>
     <w:rsid w:val="00FC6A7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3026,51 +3112,51 @@
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="002E1D74"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3311,55 +3397,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{419B6B42-17F9-4F0F-9296-8C35BDB01472}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>82</Words>
-  <Characters>472</Characters>
+  <Words>85</Words>
+  <Characters>491</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>553</CharactersWithSpaces>
+  <CharactersWithSpaces>575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>紀咸仰</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>